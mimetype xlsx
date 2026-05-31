--- v1 (2026-01-15)
+++ v2 (2026-05-31)
@@ -6,183 +6,158 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8490"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="19">
   <si>
     <t>Wyszczególnienie</t>
   </si>
   <si>
     <t>Ludność ogółem w tys. (stan w dn. 31 XII)</t>
   </si>
   <si>
     <t>Przyrost rzeczywisty:</t>
   </si>
   <si>
     <t>w tys.</t>
   </si>
   <si>
     <t>w %</t>
   </si>
   <si>
     <t>Małżeństwa nowo zawarte:</t>
   </si>
   <si>
     <t>na 1000 ludności</t>
   </si>
   <si>
     <t>Rozwody:</t>
   </si>
   <si>
     <t>Separacje (w tys.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Urodzenia żywe:</t>
   </si>
   <si>
     <t>Zgony ogółem:</t>
   </si>
   <si>
     <t>Zgony niemowląt:</t>
   </si>
   <si>
     <t>na 1000 urodzeń żywych</t>
   </si>
   <si>
     <t>Przyrost naturalny:</t>
   </si>
   <si>
     <r>
       <t>Podstawowe dane</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> demograficzne </t>
     </r>
   </si>
   <si>
     <t>a Dane o liczbie ludności oraz współczynniki demograficzne w przeliczeniu na 1000 ludności zostały opracowane przy uwzględnieniu wyników kolejnych spisów powszechnych: dla 1990 r.  – NSP 1988, dla 2000 r. – NSP 2002, dla lat 2010-2019 – NSP 2011, od 2020 r. – NSP 2021. b Dane oznaczone kursywą stanowią wstępny szacunek.</t>
   </si>
   <si>
+    <t>1 kwartał</t>
+  </si>
+  <si>
     <r>
-      <t>2025</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>b</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Saldo migracji zagranicznych na pobyt stały w tys. </t>
-[...24 lines deleted...]
-    </r>
+    <t>‒</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF231F20"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
@@ -193,84 +168,70 @@
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...11 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF91BDE4"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -399,55 +360,77 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -463,96 +446,93 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -565,129 +545,166 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -957,1028 +974,967 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q29"/>
+  <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="33" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1" customWidth="1"/>
-    <col min="10" max="13" width="9.140625" style="1"/>
-    <col min="14" max="14" width="9.140625" style="34"/>
+    <col min="10" max="11" width="9.140625" style="1"/>
+    <col min="12" max="12" width="9.140625" style="76"/>
+    <col min="13" max="13" width="9.140625" style="1"/>
+    <col min="14" max="14" width="9.140625" style="35"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="78" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
       <c r="I1" s="78"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="79"/>
       <c r="M1" s="79"/>
     </row>
-    <row r="2" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="80" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="82">
         <v>1990</v>
       </c>
       <c r="C2" s="84">
         <v>2000</v>
       </c>
       <c r="D2" s="86">
         <v>2010</v>
       </c>
       <c r="E2" s="86">
         <v>2015</v>
       </c>
       <c r="F2" s="86">
         <v>2019</v>
       </c>
       <c r="G2" s="86">
         <v>2020</v>
       </c>
-      <c r="H2" s="86">
-[...2 lines deleted...]
-      <c r="I2" s="86">
+      <c r="H2" s="88">
         <v>2022</v>
       </c>
+      <c r="I2" s="90">
+        <v>2023</v>
+      </c>
       <c r="J2" s="84">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K2" s="84">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="L2" s="84" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-    <row r="3" spans="1:17" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="M2" s="92"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="81"/>
       <c r="B3" s="83"/>
       <c r="C3" s="85"/>
       <c r="D3" s="87"/>
       <c r="E3" s="87"/>
       <c r="F3" s="87"/>
       <c r="G3" s="87"/>
-      <c r="H3" s="87"/>
-      <c r="I3" s="87"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="91"/>
       <c r="J3" s="85"/>
       <c r="K3" s="85"/>
-      <c r="L3" s="36">
-[...2 lines deleted...]
-      <c r="M3" s="37" t="s">
+      <c r="L3" s="67">
+        <v>2025</v>
+      </c>
+      <c r="M3" s="36" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="49">
+      <c r="B4" s="48">
         <v>38073</v>
       </c>
       <c r="C4" s="8">
         <v>38254</v>
       </c>
       <c r="D4" s="6">
         <v>38530</v>
       </c>
       <c r="E4" s="8">
         <v>38437</v>
       </c>
       <c r="F4" s="7">
         <v>38383</v>
       </c>
       <c r="G4" s="9">
         <v>38089</v>
       </c>
-      <c r="H4" s="7">
-[...2 lines deleted...]
-      <c r="I4" s="9">
+      <c r="H4" s="9">
         <v>37766</v>
       </c>
-      <c r="J4" s="7">
+      <c r="I4" s="7">
         <v>37637</v>
       </c>
-      <c r="K4" s="57">
+      <c r="J4" s="64">
         <v>37489</v>
       </c>
-      <c r="L4" s="35">
-[...8 lines deleted...]
-    <row r="5" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K4" s="66">
+        <v>37332</v>
+      </c>
+      <c r="L4" s="68">
+        <v>37436</v>
+      </c>
+      <c r="M4" s="27">
+        <v>37281</v>
+      </c>
+      <c r="O4" s="62"/>
+    </row>
+    <row r="5" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="50"/>
+      <c r="B5" s="49"/>
       <c r="C5" s="16"/>
       <c r="D5" s="17"/>
       <c r="E5" s="16"/>
       <c r="F5" s="17"/>
       <c r="G5" s="16"/>
-      <c r="H5" s="17"/>
-[...3 lines deleted...]
-      <c r="L5" s="16"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="69"/>
       <c r="M5" s="20"/>
-      <c r="O5" s="70"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N5" s="62"/>
+      <c r="O5" s="62"/>
+    </row>
+    <row r="6" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="49">
+      <c r="B6" s="48">
         <v>85</v>
       </c>
       <c r="C6" s="8">
         <v>-9</v>
       </c>
       <c r="D6" s="6">
         <v>33</v>
       </c>
       <c r="E6" s="8">
         <v>-41</v>
       </c>
       <c r="F6" s="7">
         <v>-29</v>
       </c>
       <c r="G6" s="9">
         <v>-122</v>
       </c>
-      <c r="H6" s="7">
-[...2 lines deleted...]
-      <c r="I6" s="9">
+      <c r="H6" s="9">
         <v>-141</v>
       </c>
-      <c r="J6" s="7">
+      <c r="I6" s="7">
         <v>-130</v>
       </c>
-      <c r="K6" s="59">
+      <c r="J6" s="57">
         <v>-148</v>
       </c>
-      <c r="L6" s="9">
-        <v>-103</v>
+      <c r="K6" s="57">
+        <v>-157</v>
+      </c>
+      <c r="L6" s="70">
+        <v>-53</v>
       </c>
       <c r="M6" s="19">
-        <v>-113</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-51</v>
+      </c>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+    </row>
+    <row r="7" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="51">
+      <c r="B7" s="50">
         <v>0.22</v>
       </c>
       <c r="C7" s="10">
         <v>-0.02</v>
       </c>
       <c r="D7" s="11">
         <v>0.08</v>
       </c>
       <c r="E7" s="10">
         <v>-0.11</v>
       </c>
       <c r="F7" s="12">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="G7" s="13">
         <v>-0.32</v>
       </c>
-      <c r="H7" s="12">
-[...2 lines deleted...]
-      <c r="I7" s="13">
+      <c r="H7" s="13">
         <v>-0.37</v>
       </c>
-      <c r="J7" s="12">
+      <c r="I7" s="12">
         <v>-0.34</v>
       </c>
-      <c r="K7" s="60">
+      <c r="J7" s="65">
         <v>-0.39</v>
       </c>
-      <c r="L7" s="69">
-[...9 lines deleted...]
-    <row r="8" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K7" s="65">
+        <v>-0.42</v>
+      </c>
+      <c r="L7" s="71">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="M7" s="21">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="O7" s="63"/>
+    </row>
+    <row r="8" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-    <row r="9" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+      <c r="B8" s="51"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="26"/>
+      <c r="O8" s="63"/>
+    </row>
+    <row r="9" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="53">
+      <c r="B9" s="52">
         <v>157.4</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="29">
         <v>10.3</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="23">
         <v>34.799999999999997</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="29">
         <v>-25.6</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="23">
         <v>-34.799999999999997</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="29">
         <v>-122</v>
       </c>
-      <c r="H9" s="22">
-[...2 lines deleted...]
-      <c r="I9" s="28">
+      <c r="H9" s="29">
         <v>-143.30000000000001</v>
       </c>
-      <c r="J9" s="24">
+      <c r="I9" s="25">
         <v>-136.6</v>
       </c>
-      <c r="K9" s="62">
+      <c r="J9" s="59">
         <v>-156.69999999999999</v>
       </c>
-      <c r="L9" s="31">
-[...7 lines deleted...]
-    <row r="10" spans="1:17" s="43" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K9" s="59">
+        <v>-167.5</v>
+      </c>
+      <c r="L9" s="73">
+        <v>-55.2</v>
+      </c>
+      <c r="M9" s="28">
+        <v>-54.5</v>
+      </c>
+      <c r="O9" s="63"/>
+    </row>
+    <row r="10" spans="1:15" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="31">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="30">
         <v>0.3</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="33">
         <v>0.9</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="30">
         <v>-0.7</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="33">
         <v>-0.9</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="30">
         <v>-3.2</v>
       </c>
-      <c r="H10" s="32">
-[...2 lines deleted...]
-      <c r="I10" s="29">
+      <c r="H10" s="30">
         <v>-3.8</v>
       </c>
-      <c r="J10" s="23">
+      <c r="I10" s="24">
         <v>-3.6</v>
       </c>
-      <c r="K10" s="61">
+      <c r="J10" s="58">
         <v>-4.2</v>
       </c>
-      <c r="L10" s="21">
-[...8 lines deleted...]
-    <row r="11" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K10" s="58">
+        <v>-4.5</v>
+      </c>
+      <c r="L10" s="72">
+        <v>-5.9</v>
+      </c>
+      <c r="M10" s="26">
+        <v>-5.8</v>
+      </c>
+      <c r="N10" s="41"/>
+      <c r="O10" s="63"/>
+    </row>
+    <row r="11" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
-        <v>10</v>
-[...16 lines deleted...]
-      <c r="A12" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="28"/>
+      <c r="O11" s="63"/>
+    </row>
+    <row r="12" spans="1:15" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="55">
+      <c r="B12" s="54">
         <v>547.70000000000005</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="43">
         <v>378.3</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D12" s="44">
         <v>413.3</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="43">
         <v>369.3</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="44">
         <v>375</v>
       </c>
-      <c r="G12" s="44">
+      <c r="G12" s="43">
         <v>355.3</v>
       </c>
-      <c r="H12" s="45">
-[...2 lines deleted...]
-      <c r="I12" s="33">
+      <c r="H12" s="34">
         <v>305.10000000000002</v>
       </c>
-      <c r="J12" s="46">
+      <c r="I12" s="45">
         <v>272.5</v>
       </c>
-      <c r="K12" s="63">
+      <c r="J12" s="60">
         <v>251.8</v>
       </c>
-      <c r="L12" s="33">
-[...8 lines deleted...]
-    <row r="13" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K12" s="60">
+        <v>238.3</v>
+      </c>
+      <c r="L12" s="74">
+        <v>57.5</v>
+      </c>
+      <c r="M12" s="46">
+        <v>57.5</v>
+      </c>
+      <c r="N12" s="41"/>
+      <c r="O12" s="63"/>
+    </row>
+    <row r="13" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="53">
+      <c r="B13" s="52">
         <v>14.3</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="29">
         <v>9.9</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="23">
         <v>10.7</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="29">
         <v>9.6</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="23">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="29">
         <v>9.3000000000000007</v>
       </c>
-      <c r="H13" s="22">
-[...2 lines deleted...]
-      <c r="I13" s="31">
+      <c r="H13" s="32">
         <v>8.1</v>
       </c>
-      <c r="J13" s="24">
+      <c r="I13" s="25">
         <v>7.2</v>
       </c>
-      <c r="K13" s="62">
+      <c r="J13" s="59">
         <v>6.7</v>
       </c>
-      <c r="L13" s="31">
-[...7 lines deleted...]
-    <row r="14" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K13" s="59">
+        <v>6.4</v>
+      </c>
+      <c r="L13" s="73">
+        <v>6.1</v>
+      </c>
+      <c r="M13" s="28">
+        <v>6.2</v>
+      </c>
+      <c r="O13" s="63"/>
+    </row>
+    <row r="14" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>11</v>
-[...15 lines deleted...]
-    <row r="15" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="B14" s="51"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="58"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="26"/>
+      <c r="O14" s="63"/>
+    </row>
+    <row r="15" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="53">
+      <c r="B15" s="52">
         <v>390.3</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="29">
         <v>368</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="23">
         <v>378.5</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="29">
         <v>394.9</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="23">
         <v>409.7</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="29">
         <v>477.4</v>
       </c>
-      <c r="H15" s="22">
-[...2 lines deleted...]
-      <c r="I15" s="31">
+      <c r="H15" s="32">
         <v>448.4</v>
       </c>
-      <c r="J15" s="24">
+      <c r="I15" s="25">
         <v>409</v>
       </c>
-      <c r="K15" s="62">
+      <c r="J15" s="59">
         <v>408.5</v>
       </c>
-      <c r="L15" s="31">
-[...7 lines deleted...]
-    <row r="16" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K15" s="59">
+        <v>405.7</v>
+      </c>
+      <c r="L15" s="73">
+        <v>112.7</v>
+      </c>
+      <c r="M15" s="28">
+        <v>112</v>
+      </c>
+      <c r="O15" s="63"/>
+    </row>
+    <row r="16" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="31">
         <v>10.199999999999999</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="30">
         <v>9.6</v>
       </c>
-      <c r="D16" s="32">
+      <c r="D16" s="33">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="30">
         <v>10.3</v>
       </c>
-      <c r="F16" s="32">
+      <c r="F16" s="33">
         <v>10.7</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="30">
         <v>12.5</v>
       </c>
-      <c r="H16" s="32">
-[...2 lines deleted...]
-      <c r="I16" s="21">
+      <c r="H16" s="22">
         <v>11.9</v>
       </c>
-      <c r="J16" s="23">
+      <c r="I16" s="24">
         <v>10.9</v>
       </c>
-      <c r="K16" s="61">
+      <c r="J16" s="58">
         <v>10.9</v>
       </c>
-      <c r="L16" s="21">
-[...2 lines deleted...]
-      <c r="M16" s="25">
+      <c r="K16" s="58">
         <v>10.8</v>
       </c>
-      <c r="O16" s="66"/>
+      <c r="L16" s="72">
+        <v>12.1</v>
+      </c>
+      <c r="M16" s="26">
+        <v>12</v>
+      </c>
+      <c r="O16" s="63"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
-        <v>12</v>
-[...13 lines deleted...]
-      <c r="O17" s="66"/>
+        <v>11</v>
+      </c>
+      <c r="B17" s="53"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="28"/>
+      <c r="O17" s="63"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="31">
         <v>10.6</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="30">
         <v>3.1</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="33">
         <v>2.1</v>
       </c>
-      <c r="E18" s="29">
+      <c r="E18" s="30">
         <v>1.5</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="33">
         <v>1.4</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G18" s="30">
         <v>1.3</v>
       </c>
-      <c r="H18" s="32">
-[...2 lines deleted...]
-      <c r="I18" s="29">
+      <c r="H18" s="30">
         <v>1.2</v>
       </c>
-      <c r="J18" s="23">
+      <c r="I18" s="24">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K18" s="61">
+      <c r="J18" s="58">
         <v>0.9</v>
       </c>
-      <c r="L18" s="21">
-[...5 lines deleted...]
-      <c r="O18" s="66"/>
+      <c r="K18" s="58">
+        <v>0.8</v>
+      </c>
+      <c r="L18" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="M18" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="O18" s="63"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B19" s="53">
+        <v>12</v>
+      </c>
+      <c r="B19" s="52">
         <v>19.399999999999999</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="29">
         <v>8.1</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="23">
         <v>5</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="29">
         <v>4</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="23">
         <v>3.8</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="29">
         <v>3.6</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="29">
+        <v>3.8</v>
+      </c>
+      <c r="I19" s="25">
         <v>3.9</v>
       </c>
-      <c r="I19" s="28">
+      <c r="J19" s="59">
+        <v>3.6</v>
+      </c>
+      <c r="K19" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="L19" s="73">
+        <v>3.4</v>
+      </c>
+      <c r="M19" s="28">
+        <v>3.1</v>
+      </c>
+      <c r="O19" s="63"/>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="55"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="75"/>
+      <c r="M20" s="40"/>
+      <c r="O20" s="63"/>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="25">
+        <v>255.4</v>
+      </c>
+      <c r="C21" s="59">
+        <v>211.2</v>
+      </c>
+      <c r="D21" s="59">
+        <v>228.3</v>
+      </c>
+      <c r="E21" s="59">
+        <v>188.8</v>
+      </c>
+      <c r="F21" s="59">
+        <v>183.4</v>
+      </c>
+      <c r="G21" s="59">
+        <v>145</v>
+      </c>
+      <c r="H21" s="59">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="I21" s="59">
+        <v>145.9</v>
+      </c>
+      <c r="J21" s="59">
+        <v>135.4</v>
+      </c>
+      <c r="K21" s="59">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="L21" s="73">
+        <v>11.6</v>
+      </c>
+      <c r="M21" s="28">
+        <v>11</v>
+      </c>
+      <c r="O21" s="63"/>
+    </row>
+    <row r="22" spans="1:15" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="94" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="45">
+        <v>6.7</v>
+      </c>
+      <c r="C22" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="D22" s="60">
+        <v>5.9</v>
+      </c>
+      <c r="E22" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F22" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="G22" s="60">
         <v>3.8</v>
       </c>
-      <c r="J19" s="24">
+      <c r="H22" s="60">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I22" s="60">
         <v>3.9</v>
       </c>
-      <c r="K19" s="62">
+      <c r="J22" s="60">
         <v>3.6</v>
       </c>
-      <c r="L19" s="31">
-[...26 lines deleted...]
-      <c r="A21" s="14" t="s">
+      <c r="K22" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="L22" s="74">
+        <v>1.2</v>
+      </c>
+      <c r="M22" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="N22" s="41"/>
+      <c r="O22" s="63"/>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="28"/>
+      <c r="O23" s="63"/>
+    </row>
+    <row r="24" spans="1:15" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="53">
-[...38 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="B24" s="45">
+        <v>42.4</v>
+      </c>
+      <c r="C24" s="60">
+        <v>42.8</v>
+      </c>
+      <c r="D24" s="60">
+        <v>61.3</v>
+      </c>
+      <c r="E24" s="60">
+        <v>67.3</v>
+      </c>
+      <c r="F24" s="60">
+        <v>65.3</v>
+      </c>
+      <c r="G24" s="60">
+        <v>51.2</v>
+      </c>
+      <c r="H24" s="60">
+        <v>60.2</v>
+      </c>
+      <c r="I24" s="60">
+        <v>56.9</v>
+      </c>
+      <c r="J24" s="60">
+        <v>57.5</v>
+      </c>
+      <c r="K24" s="60">
+        <v>60.7</v>
+      </c>
+      <c r="L24" s="74">
+        <v>15.1</v>
+      </c>
+      <c r="M24" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="N24" s="41"/>
+      <c r="O24" s="63"/>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="55">
-[...103 lines deleted...]
-      <c r="B25" s="53">
+      <c r="B25" s="25">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="59">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="59">
         <v>1.6</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="59">
         <v>1.8</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="59">
         <v>1.7</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="59">
         <v>1.3</v>
       </c>
-      <c r="H25" s="22">
+      <c r="H25" s="59">
         <v>1.6</v>
       </c>
-      <c r="I25" s="31">
+      <c r="I25" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="J25" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="K25" s="59">
         <v>1.6</v>
       </c>
-      <c r="J25" s="24">
-[...8 lines deleted...]
-      <c r="M25" s="27">
+      <c r="L25" s="73">
         <v>1.6</v>
       </c>
-      <c r="O25" s="66"/>
-[...2 lines deleted...]
-      <c r="A26" s="48" t="s">
+      <c r="M25" s="28">
+        <v>1.7</v>
+      </c>
+      <c r="O25" s="63"/>
+    </row>
+    <row r="26" spans="1:15" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="44">
+      <c r="B26" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="60">
         <v>1.3</v>
       </c>
-      <c r="D26" s="45">
+      <c r="D26" s="60">
         <v>2.8</v>
       </c>
-      <c r="E26" s="44">
+      <c r="E26" s="60">
         <v>1.7</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="60">
         <v>1.2</v>
       </c>
-      <c r="G26" s="44">
+      <c r="G26" s="60">
         <v>0.7</v>
       </c>
-      <c r="H26" s="45">
-[...2 lines deleted...]
-      <c r="I26" s="33">
+      <c r="H26" s="60">
         <v>0.7</v>
       </c>
-      <c r="J26" s="46">
+      <c r="I26" s="60">
         <v>0.6</v>
       </c>
-      <c r="K26" s="63">
+      <c r="J26" s="60">
         <v>0.5</v>
       </c>
-      <c r="L26" s="33">
-[...82 lines deleted...]
-      <c r="M29" s="77"/>
+      <c r="K26" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="L26" s="74">
+        <v>0.2</v>
+      </c>
+      <c r="M26" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="N26" s="41"/>
+      <c r="O26" s="63"/>
+    </row>
+    <row r="27" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="77"/>
+      <c r="C27" s="77"/>
+      <c r="D27" s="77"/>
+      <c r="E27" s="77"/>
+      <c r="F27" s="77"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="77"/>
+      <c r="I27" s="77"/>
+      <c r="J27" s="77"/>
+      <c r="K27" s="77"/>
+      <c r="L27" s="77"/>
+      <c r="M27" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>