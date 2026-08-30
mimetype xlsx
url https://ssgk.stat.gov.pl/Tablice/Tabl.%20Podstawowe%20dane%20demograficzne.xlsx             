--- v2 (2026-05-31)
+++ v3 (2026-08-30)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8490"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="20">
   <si>
     <t>Wyszczególnienie</t>
   </si>
   <si>
     <t>Ludność ogółem w tys. (stan w dn. 31 XII)</t>
   </si>
   <si>
     <t>Przyrost rzeczywisty:</t>
   </si>
   <si>
     <t>w tys.</t>
   </si>
   <si>
     <t>w %</t>
   </si>
   <si>
     <t>Małżeństwa nowo zawarte:</t>
   </si>
   <si>
     <t>na 1000 ludności</t>
   </si>
   <si>
     <t>Rozwody:</t>
   </si>
   <si>
@@ -84,51 +84,54 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> demograficzne </t>
     </r>
   </si>
   <si>
     <t>a Dane o liczbie ludności oraz współczynniki demograficzne w przeliczeniu na 1000 ludności zostały opracowane przy uwzględnieniu wyników kolejnych spisów powszechnych: dla 1990 r.  – NSP 1988, dla 2000 r. – NSP 2002, dla lat 2010-2019 – NSP 2011, od 2020 r. – NSP 2021. b Dane oznaczone kursywą stanowią wstępny szacunek.</t>
   </si>
   <si>
-    <t>1 kwartał</t>
+    <t>1 półrocze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saldo migracji zagranicznych na pobyt stały w tys. </t>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>b</t>
     </r>
   </si>
   <si>
     <t>‒</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -187,51 +190,51 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF91BDE4"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -373,64 +376,55 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -489,50 +483,56 @@
     <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -545,166 +545,131 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -974,980 +939,1032 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O27"/>
+  <dimension ref="A1:P29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="33" style="1" customWidth="1"/>
+    <col min="1" max="1" width="44.42578125" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1" customWidth="1"/>
-    <col min="10" max="11" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.140625" style="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="9.140625" style="35"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-      <c r="A2" s="80" t="s">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+    </row>
+    <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="82">
+      <c r="B2" s="79">
         <v>1990</v>
       </c>
-      <c r="C2" s="84">
+      <c r="C2" s="81">
         <v>2000</v>
       </c>
-      <c r="D2" s="86">
+      <c r="D2" s="83">
         <v>2010</v>
       </c>
-      <c r="E2" s="86">
+      <c r="E2" s="83">
         <v>2015</v>
       </c>
-      <c r="F2" s="86">
+      <c r="F2" s="83">
         <v>2019</v>
       </c>
-      <c r="G2" s="86">
+      <c r="G2" s="83">
         <v>2020</v>
       </c>
-      <c r="H2" s="88">
+      <c r="H2" s="83">
         <v>2022</v>
       </c>
-      <c r="I2" s="90">
+      <c r="I2" s="81">
         <v>2023</v>
       </c>
-      <c r="J2" s="84">
+      <c r="J2" s="81">
         <v>2024</v>
       </c>
-      <c r="K2" s="84">
+      <c r="K2" s="86">
         <v>2025</v>
       </c>
-      <c r="L2" s="84" t="s">
+      <c r="L2" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="92"/>
-[...13 lines deleted...]
-      <c r="L3" s="67">
+      <c r="M2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="78"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="37">
         <v>2025</v>
       </c>
-      <c r="M3" s="36" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M3" s="38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="48">
+      <c r="B4" s="50">
         <v>38073</v>
       </c>
       <c r="C4" s="8">
         <v>38254</v>
       </c>
       <c r="D4" s="6">
         <v>38530</v>
       </c>
       <c r="E4" s="8">
         <v>38437</v>
       </c>
       <c r="F4" s="7">
         <v>38383</v>
       </c>
       <c r="G4" s="9">
         <v>38089</v>
       </c>
       <c r="H4" s="9">
         <v>37766</v>
       </c>
       <c r="I4" s="7">
         <v>37637</v>
       </c>
-      <c r="J4" s="64">
+      <c r="J4" s="58">
         <v>37489</v>
       </c>
-      <c r="K4" s="66">
-[...3 lines deleted...]
-        <v>37436</v>
+      <c r="K4" s="73">
+        <v>37333</v>
+      </c>
+      <c r="L4" s="36">
+        <v>37402</v>
       </c>
       <c r="M4" s="27">
-        <v>37281</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>37243</v>
+      </c>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+    </row>
+    <row r="5" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="49"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="16"/>
       <c r="D5" s="17"/>
       <c r="E5" s="16"/>
       <c r="F5" s="17"/>
       <c r="G5" s="16"/>
       <c r="H5" s="13"/>
       <c r="I5" s="17"/>
-      <c r="J5" s="56"/>
-[...1 lines deleted...]
-      <c r="L5" s="69"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="16"/>
       <c r="M5" s="20"/>
-      <c r="N5" s="62"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O5" s="69"/>
+    </row>
+    <row r="6" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="48">
+      <c r="B6" s="50">
         <v>85</v>
       </c>
       <c r="C6" s="8">
         <v>-9</v>
       </c>
       <c r="D6" s="6">
         <v>33</v>
       </c>
       <c r="E6" s="8">
         <v>-41</v>
       </c>
       <c r="F6" s="7">
         <v>-29</v>
       </c>
       <c r="G6" s="9">
         <v>-122</v>
       </c>
       <c r="H6" s="9">
         <v>-141</v>
       </c>
       <c r="I6" s="7">
         <v>-130</v>
       </c>
-      <c r="J6" s="57">
+      <c r="J6" s="60">
         <v>-148</v>
       </c>
-      <c r="K6" s="57">
+      <c r="K6" s="60">
         <v>-157</v>
       </c>
-      <c r="L6" s="70">
-        <v>-53</v>
+      <c r="L6" s="9">
+        <v>-87</v>
       </c>
       <c r="M6" s="19">
-        <v>-51</v>
-[...4 lines deleted...]
-    <row r="7" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="50">
+      <c r="B7" s="52">
         <v>0.22</v>
       </c>
       <c r="C7" s="10">
         <v>-0.02</v>
       </c>
       <c r="D7" s="11">
         <v>0.08</v>
       </c>
       <c r="E7" s="10">
         <v>-0.11</v>
       </c>
       <c r="F7" s="12">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="G7" s="13">
         <v>-0.32</v>
       </c>
       <c r="H7" s="13">
         <v>-0.37</v>
       </c>
       <c r="I7" s="12">
         <v>-0.34</v>
       </c>
-      <c r="J7" s="65">
+      <c r="J7" s="61">
         <v>-0.39</v>
       </c>
-      <c r="K7" s="65">
+      <c r="K7" s="61">
         <v>-0.42</v>
       </c>
-      <c r="L7" s="71">
-        <v>-0.14000000000000001</v>
+      <c r="L7" s="67">
+        <v>-0.23</v>
       </c>
       <c r="M7" s="21">
-        <v>-0.14000000000000001</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.24</v>
+      </c>
+      <c r="O7" s="72"/>
+      <c r="P7" s="71"/>
+    </row>
+    <row r="8" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="51"/>
+      <c r="B8" s="53"/>
       <c r="C8" s="22"/>
       <c r="D8" s="24"/>
       <c r="E8" s="22"/>
       <c r="F8" s="24"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="24"/>
-      <c r="J8" s="58"/>
-[...1 lines deleted...]
-      <c r="L8" s="72"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="22"/>
       <c r="M8" s="26"/>
-      <c r="O8" s="63"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="52">
+      <c r="B9" s="54">
         <v>157.4</v>
       </c>
       <c r="C9" s="29">
         <v>10.3</v>
       </c>
       <c r="D9" s="23">
         <v>34.799999999999997</v>
       </c>
       <c r="E9" s="29">
         <v>-25.6</v>
       </c>
       <c r="F9" s="23">
         <v>-34.799999999999997</v>
       </c>
       <c r="G9" s="29">
         <v>-122</v>
       </c>
       <c r="H9" s="29">
         <v>-143.30000000000001</v>
       </c>
       <c r="I9" s="25">
         <v>-136.6</v>
       </c>
-      <c r="J9" s="59">
+      <c r="J9" s="63">
         <v>-156.69999999999999</v>
       </c>
-      <c r="K9" s="59">
+      <c r="K9" s="63">
         <v>-167.5</v>
       </c>
-      <c r="L9" s="73">
-        <v>-55.2</v>
+      <c r="L9" s="32">
+        <v>-92.6</v>
       </c>
       <c r="M9" s="28">
-        <v>-54.5</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:15" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-95.5</v>
+      </c>
+      <c r="N9" s="43"/>
+    </row>
+    <row r="10" spans="1:16" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="C10" s="30">
         <v>0.3</v>
       </c>
       <c r="D10" s="33">
         <v>0.9</v>
       </c>
       <c r="E10" s="30">
         <v>-0.7</v>
       </c>
       <c r="F10" s="33">
         <v>-0.9</v>
       </c>
       <c r="G10" s="30">
         <v>-3.2</v>
       </c>
       <c r="H10" s="30">
         <v>-3.8</v>
       </c>
       <c r="I10" s="24">
         <v>-3.6</v>
       </c>
-      <c r="J10" s="58">
+      <c r="J10" s="62">
         <v>-4.2</v>
       </c>
-      <c r="K10" s="58">
+      <c r="K10" s="62">
         <v>-4.5</v>
       </c>
-      <c r="L10" s="72">
-        <v>-5.9</v>
+      <c r="L10" s="22">
+        <v>-5</v>
       </c>
       <c r="M10" s="26">
-        <v>-5.8</v>
-[...4 lines deleted...]
-    <row r="11" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="N10" s="43"/>
+    </row>
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="53"/>
+      <c r="B11" s="55"/>
       <c r="C11" s="32"/>
       <c r="D11" s="25"/>
       <c r="E11" s="32"/>
       <c r="F11" s="25"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="25"/>
-      <c r="J11" s="59"/>
-[...1 lines deleted...]
-      <c r="L11" s="73"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="32"/>
       <c r="M11" s="28"/>
-      <c r="O11" s="63"/>
-[...2 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="N11" s="43"/>
+    </row>
+    <row r="12" spans="1:16" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="54">
+      <c r="B12" s="56">
         <v>547.70000000000005</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="45">
         <v>378.3</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="46">
         <v>413.3</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="45">
         <v>369.3</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="46">
         <v>375</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="45">
         <v>355.3</v>
       </c>
       <c r="H12" s="34">
         <v>305.10000000000002</v>
       </c>
-      <c r="I12" s="45">
+      <c r="I12" s="47">
         <v>272.5</v>
       </c>
-      <c r="J12" s="60">
+      <c r="J12" s="64">
         <v>251.8</v>
       </c>
-      <c r="K12" s="60">
+      <c r="K12" s="64">
         <v>238.3</v>
       </c>
-      <c r="L12" s="74">
-[...8 lines deleted...]
-    <row r="13" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L12" s="34">
+        <v>115.8</v>
+      </c>
+      <c r="M12" s="48">
+        <v>115</v>
+      </c>
+      <c r="N12" s="43"/>
+      <c r="O12" s="70"/>
+    </row>
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="52">
+      <c r="B13" s="54">
         <v>14.3</v>
       </c>
       <c r="C13" s="29">
         <v>9.9</v>
       </c>
       <c r="D13" s="23">
         <v>10.7</v>
       </c>
       <c r="E13" s="29">
         <v>9.6</v>
       </c>
       <c r="F13" s="23">
         <v>9.8000000000000007</v>
       </c>
       <c r="G13" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="H13" s="32">
         <v>8.1</v>
       </c>
       <c r="I13" s="25">
         <v>7.2</v>
       </c>
-      <c r="J13" s="59">
+      <c r="J13" s="63">
         <v>6.7</v>
       </c>
-      <c r="K13" s="59">
+      <c r="K13" s="63">
         <v>6.4</v>
       </c>
-      <c r="L13" s="73">
-        <v>6.1</v>
+      <c r="L13" s="32">
+        <v>6.2</v>
       </c>
       <c r="M13" s="28">
         <v>6.2</v>
       </c>
-      <c r="O13" s="63"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N13" s="43"/>
+    </row>
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="51"/>
+      <c r="B14" s="53"/>
       <c r="C14" s="22"/>
       <c r="D14" s="24"/>
       <c r="E14" s="22"/>
       <c r="F14" s="24"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="24"/>
-      <c r="J14" s="58"/>
-[...1 lines deleted...]
-      <c r="L14" s="72"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="22"/>
       <c r="M14" s="26"/>
-      <c r="O14" s="63"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N14" s="43"/>
+      <c r="O14" s="71"/>
+    </row>
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B15" s="54">
         <v>390.3</v>
       </c>
       <c r="C15" s="29">
         <v>368</v>
       </c>
       <c r="D15" s="23">
         <v>378.5</v>
       </c>
       <c r="E15" s="29">
         <v>394.9</v>
       </c>
       <c r="F15" s="23">
         <v>409.7</v>
       </c>
       <c r="G15" s="29">
         <v>477.4</v>
       </c>
       <c r="H15" s="32">
         <v>448.4</v>
       </c>
       <c r="I15" s="25">
         <v>409</v>
       </c>
-      <c r="J15" s="59">
+      <c r="J15" s="63">
         <v>408.5</v>
       </c>
-      <c r="K15" s="59">
+      <c r="K15" s="63">
         <v>405.7</v>
       </c>
-      <c r="L15" s="73">
-        <v>112.7</v>
+      <c r="L15" s="32">
+        <v>208.4</v>
       </c>
       <c r="M15" s="28">
-        <v>112</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>210.5</v>
+      </c>
+      <c r="N15" s="43"/>
+      <c r="O15" s="71"/>
+      <c r="P15" s="71"/>
+    </row>
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="31">
         <v>10.199999999999999</v>
       </c>
       <c r="C16" s="30">
         <v>9.6</v>
       </c>
       <c r="D16" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="E16" s="30">
         <v>10.3</v>
       </c>
       <c r="F16" s="33">
         <v>10.7</v>
       </c>
       <c r="G16" s="30">
         <v>12.5</v>
       </c>
       <c r="H16" s="22">
         <v>11.9</v>
       </c>
       <c r="I16" s="24">
         <v>10.9</v>
       </c>
-      <c r="J16" s="58">
+      <c r="J16" s="62">
         <v>10.9</v>
       </c>
-      <c r="K16" s="58">
+      <c r="K16" s="62">
         <v>10.8</v>
       </c>
-      <c r="L16" s="72">
-        <v>12.1</v>
+      <c r="L16" s="22">
+        <v>11.1</v>
       </c>
       <c r="M16" s="26">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="O16" s="63"/>
+        <v>11.3</v>
+      </c>
+      <c r="N16" s="43"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="53"/>
+      <c r="B17" s="55"/>
       <c r="C17" s="32"/>
       <c r="D17" s="25"/>
       <c r="E17" s="32"/>
       <c r="F17" s="25"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="25"/>
-      <c r="J17" s="59"/>
-[...1 lines deleted...]
-      <c r="L17" s="73"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="32"/>
       <c r="M17" s="28"/>
-      <c r="O17" s="63"/>
+      <c r="N17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="31">
         <v>10.6</v>
       </c>
       <c r="C18" s="30">
         <v>3.1</v>
       </c>
       <c r="D18" s="33">
         <v>2.1</v>
       </c>
       <c r="E18" s="30">
         <v>1.5</v>
       </c>
       <c r="F18" s="33">
         <v>1.4</v>
       </c>
       <c r="G18" s="30">
         <v>1.3</v>
       </c>
       <c r="H18" s="30">
         <v>1.2</v>
       </c>
       <c r="I18" s="24">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J18" s="58">
+      <c r="J18" s="62">
         <v>0.9</v>
       </c>
-      <c r="K18" s="58">
+      <c r="K18" s="62">
         <v>0.8</v>
       </c>
-      <c r="L18" s="72">
-        <v>0.2</v>
+      <c r="L18" s="22">
+        <v>0.4</v>
       </c>
       <c r="M18" s="26">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="O18" s="63"/>
+        <v>0.4</v>
+      </c>
+      <c r="N18" s="43"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="52">
+      <c r="B19" s="54">
         <v>19.399999999999999</v>
       </c>
       <c r="C19" s="29">
         <v>8.1</v>
       </c>
       <c r="D19" s="23">
         <v>5</v>
       </c>
       <c r="E19" s="29">
         <v>4</v>
       </c>
       <c r="F19" s="23">
         <v>3.8</v>
       </c>
       <c r="G19" s="29">
         <v>3.6</v>
       </c>
       <c r="H19" s="29">
         <v>3.8</v>
       </c>
       <c r="I19" s="25">
         <v>3.9</v>
       </c>
-      <c r="J19" s="59">
+      <c r="J19" s="63">
         <v>3.6</v>
       </c>
-      <c r="K19" s="59">
+      <c r="K19" s="63">
         <v>3.3</v>
       </c>
-      <c r="L19" s="73">
+      <c r="L19" s="32">
         <v>3.4</v>
       </c>
       <c r="M19" s="28">
         <v>3.1</v>
       </c>
-      <c r="O19" s="63"/>
+      <c r="N19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="55"/>
-[...11 lines deleted...]
-      <c r="O20" s="63"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="42"/>
+      <c r="N20" s="43"/>
     </row>
     <row r="21" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="93" t="s">
+      <c r="A21" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="54">
         <v>255.4</v>
       </c>
-      <c r="C21" s="59">
+      <c r="C21" s="29">
         <v>211.2</v>
       </c>
-      <c r="D21" s="59">
+      <c r="D21" s="23">
         <v>228.3</v>
       </c>
-      <c r="E21" s="59">
+      <c r="E21" s="29">
         <v>188.8</v>
       </c>
-      <c r="F21" s="59">
+      <c r="F21" s="23">
         <v>183.4</v>
       </c>
-      <c r="G21" s="59">
+      <c r="G21" s="29">
         <v>145</v>
       </c>
-      <c r="H21" s="59">
+      <c r="H21" s="32">
         <v>155.80000000000001</v>
       </c>
-      <c r="I21" s="59">
+      <c r="I21" s="25">
         <v>145.9</v>
       </c>
-      <c r="J21" s="59">
+      <c r="J21" s="63">
         <v>135.4</v>
       </c>
-      <c r="K21" s="59">
+      <c r="K21" s="63">
         <v>133.19999999999999</v>
       </c>
-      <c r="L21" s="73">
-        <v>11.6</v>
+      <c r="L21" s="32">
+        <v>48.4</v>
       </c>
       <c r="M21" s="28">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="A22" s="94" t="s">
+        <v>50</v>
+      </c>
+      <c r="N21" s="43"/>
+      <c r="O21" s="71"/>
+    </row>
+    <row r="22" spans="1:15" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="45">
+      <c r="B22" s="56">
         <v>6.7</v>
       </c>
-      <c r="C22" s="60">
+      <c r="C22" s="45">
         <v>5.5</v>
       </c>
-      <c r="D22" s="60">
+      <c r="D22" s="46">
         <v>5.9</v>
       </c>
-      <c r="E22" s="60">
+      <c r="E22" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F22" s="60">
+      <c r="F22" s="46">
         <v>4.8</v>
       </c>
-      <c r="G22" s="60">
+      <c r="G22" s="45">
         <v>3.8</v>
       </c>
-      <c r="H22" s="60">
+      <c r="H22" s="34">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I22" s="60">
+      <c r="I22" s="47">
         <v>3.9</v>
       </c>
-      <c r="J22" s="60">
+      <c r="J22" s="64">
         <v>3.6</v>
       </c>
-      <c r="K22" s="60">
+      <c r="K22" s="64">
         <v>3.6</v>
       </c>
-      <c r="L22" s="74">
-[...6 lines deleted...]
-      <c r="O22" s="63"/>
+      <c r="L22" s="34">
+        <v>2.6</v>
+      </c>
+      <c r="M22" s="48">
+        <v>2.7</v>
+      </c>
+      <c r="N22" s="43"/>
     </row>
     <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="95" t="s">
+      <c r="A23" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="25"/>
-[...9 lines deleted...]
-      <c r="L23" s="73"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="32"/>
       <c r="M23" s="28"/>
-      <c r="O23" s="63"/>
-[...2 lines deleted...]
-      <c r="A24" s="94" t="s">
+    </row>
+    <row r="24" spans="1:15" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="45">
+      <c r="B24" s="56">
         <v>42.4</v>
       </c>
-      <c r="C24" s="60">
+      <c r="C24" s="45">
         <v>42.8</v>
       </c>
-      <c r="D24" s="60">
+      <c r="D24" s="46">
         <v>61.3</v>
       </c>
-      <c r="E24" s="60">
+      <c r="E24" s="45">
         <v>67.3</v>
       </c>
-      <c r="F24" s="60">
+      <c r="F24" s="46">
         <v>65.3</v>
       </c>
-      <c r="G24" s="60">
+      <c r="G24" s="45">
         <v>51.2</v>
       </c>
-      <c r="H24" s="60">
+      <c r="H24" s="34">
         <v>60.2</v>
       </c>
-      <c r="I24" s="60">
+      <c r="I24" s="47">
         <v>56.9</v>
       </c>
-      <c r="J24" s="60">
+      <c r="J24" s="64">
         <v>57.5</v>
       </c>
-      <c r="K24" s="60">
+      <c r="K24" s="64">
         <v>60.7</v>
       </c>
-      <c r="L24" s="74">
-[...6 lines deleted...]
-      <c r="O24" s="63"/>
+      <c r="L24" s="34">
+        <v>30.8</v>
+      </c>
+      <c r="M24" s="48">
+        <v>31.5</v>
+      </c>
+      <c r="N24" s="43"/>
     </row>
     <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+      <c r="A25" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="54">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C25" s="59">
+      <c r="C25" s="29">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D25" s="59">
+      <c r="D25" s="23">
         <v>1.6</v>
       </c>
-      <c r="E25" s="59">
+      <c r="E25" s="29">
         <v>1.8</v>
       </c>
-      <c r="F25" s="59">
+      <c r="F25" s="23">
         <v>1.7</v>
       </c>
-      <c r="G25" s="59">
+      <c r="G25" s="29">
         <v>1.3</v>
       </c>
-      <c r="H25" s="59">
+      <c r="H25" s="32">
         <v>1.6</v>
       </c>
-      <c r="I25" s="59">
+      <c r="I25" s="25">
         <v>1.5</v>
       </c>
-      <c r="J25" s="59">
+      <c r="J25" s="63">
         <v>1.5</v>
       </c>
-      <c r="K25" s="59">
+      <c r="K25" s="63">
         <v>1.6</v>
       </c>
-      <c r="L25" s="73">
+      <c r="L25" s="32">
         <v>1.6</v>
       </c>
       <c r="M25" s="28">
         <v>1.7</v>
       </c>
-      <c r="O25" s="63"/>
-[...2 lines deleted...]
-      <c r="A26" s="96" t="s">
+      <c r="N25" s="43"/>
+    </row>
+    <row r="26" spans="1:15" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="60">
+      <c r="B26" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="45">
         <v>1.3</v>
       </c>
-      <c r="D26" s="60">
+      <c r="D26" s="46">
         <v>2.8</v>
       </c>
-      <c r="E26" s="60">
+      <c r="E26" s="45">
         <v>1.7</v>
       </c>
-      <c r="F26" s="60">
+      <c r="F26" s="46">
         <v>1.2</v>
       </c>
-      <c r="G26" s="60">
+      <c r="G26" s="45">
         <v>0.7</v>
       </c>
-      <c r="H26" s="60">
+      <c r="H26" s="34">
         <v>0.7</v>
       </c>
-      <c r="I26" s="60">
+      <c r="I26" s="47">
         <v>0.6</v>
       </c>
-      <c r="J26" s="60">
+      <c r="J26" s="64">
         <v>0.5</v>
       </c>
-      <c r="K26" s="60">
+      <c r="K26" s="64">
         <v>0.6</v>
       </c>
-      <c r="L26" s="74">
-[...9 lines deleted...]
-      <c r="A27" s="77" t="s">
+      <c r="L26" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="M26" s="48">
+        <v>0.3</v>
+      </c>
+      <c r="N26" s="43"/>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="54">
+        <v>-15.8</v>
+      </c>
+      <c r="C27" s="29">
+        <v>-19.7</v>
+      </c>
+      <c r="D27" s="23">
+        <v>-2.1</v>
+      </c>
+      <c r="E27" s="29">
+        <v>-15.8</v>
+      </c>
+      <c r="F27" s="23">
+        <v>6.2</v>
+      </c>
+      <c r="G27" s="29">
+        <v>4.5</v>
+      </c>
+      <c r="H27" s="32">
+        <v>1.9</v>
+      </c>
+      <c r="I27" s="68">
+        <v>6.8</v>
+      </c>
+      <c r="J27" s="63">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K27" s="63">
+        <v>10.9</v>
+      </c>
+      <c r="L27" s="32">
+        <v>5.6</v>
+      </c>
+      <c r="M27" s="28">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="49"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="43"/>
+    </row>
+    <row r="29" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="77"/>
-[...10 lines deleted...]
-      <c r="M27" s="77"/>
+      <c r="B29" s="74"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
+    <mergeCell ref="L2:M2"/>
     <mergeCell ref="K2:K3"/>
-    <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arkusz1</vt:lpstr>
     </vt:vector>